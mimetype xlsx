--- v0 (2026-04-17)
+++ v1 (2026-06-12)
@@ -312,51 +312,51 @@
   <si>
     <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">USD         </t>
   </si>
   <si>
     <t>$1,360,489.49</t>
   </si>
   <si>
     <t xml:space="preserve">VIATRIS INC                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">VTRS        </t>
   </si>
   <si>
     <t>$17,076,667.02</t>
   </si>
   <si>
     <t xml:space="preserve">WALGREENS BOOTS ALLIANCE INC COM - CVR                                                                                          </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>$384,320.00</t>
+    <t>$219,062.40</t>
   </si>
   <si>
     <t xml:space="preserve">WOLVERINE WORLD WIDE INC                                                                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">WWW         </t>
   </si>
   <si>
     <t>$9,785,096.64</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -966,33 +966,33 @@
       <c r="B34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="0">
         <v>599577</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Callodine Equity Income Series Class I - Holdings - March.xlsx</dc:title>
+  <dc:title>Callodine Equity Income Series - Class I Class S - Holdings - March.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>